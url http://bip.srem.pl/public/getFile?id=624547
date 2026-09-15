--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -472,56 +472,56 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="582"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1697"/>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2126"/>
-        <w:gridCol w:w="1848"/>
-        <w:gridCol w:w="2110"/>
+        <w:gridCol w:w="1863"/>
+        <w:gridCol w:w="2124"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C61BAD" w:rsidRPr="00DD2B2B" w14:paraId="4579FF78" w14:textId="77777777" w:rsidTr="00836A84">
         <w:trPr>
           <w:trHeight w:val="211"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="586" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="780A28DE" w14:textId="62F8B955" w:rsidR="00C61BAD" w:rsidRPr="0079417F" w:rsidRDefault="00C61BAD" w:rsidP="00331C5C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079417F">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3662,72 +3662,72 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A64D72E" w14:textId="77777777" w:rsidR="000C1AD0" w:rsidRPr="00E87940" w:rsidRDefault="000C1AD0" w:rsidP="00915D1C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BA6A7EA" w14:textId="349234B3" w:rsidR="00566B17" w:rsidRPr="00566B17" w:rsidRDefault="00566B17" w:rsidP="00566B17">
+    <w:p w14:paraId="0BA6A7EA" w14:textId="059D716B" w:rsidR="00566B17" w:rsidRPr="00566B17" w:rsidRDefault="00566B17" w:rsidP="00566B17">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Przedmiotowe działki są zlokalizowane w Śremie w rejonie  ulicy Plenerowej. </w:t>
+        <w:t xml:space="preserve">Przedmiotowe działki są zlokalizowane w Śremie w rejonie ulicy Plenerowej. </w:t>
       </w:r>
       <w:r w:rsidR="00196914" w:rsidRPr="00C61BAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Nieruchomoś</w:t>
       </w:r>
       <w:r w:rsidR="00AF1874" w:rsidRPr="00C61BAD">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ci</w:t>
       </w:r>
       <w:r w:rsidR="005F7CF2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> są objęte miejscowym planem zagospodarowania przestrzennego dla terenu położonego w Śremie przy ulicy Szkolnej przyjętego uchwałą nr 146/XIV/2025 Rady Miejskiej w Śremie z dnia 5 czerwca 2025 r. Zgodnie z</w:t>
       </w:r>
@@ -4005,144 +4005,104 @@
     </w:p>
     <w:p w14:paraId="5597C63D" w14:textId="77777777" w:rsidR="0034797A" w:rsidRDefault="00C61BAD" w:rsidP="0034797A">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Warunki przetargów:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A00D89D" w14:textId="5C101775" w:rsidR="0034797A" w:rsidRDefault="00634B5E" w:rsidP="000B1FCB">
+    <w:p w14:paraId="7A00D89D" w14:textId="4C1FB333" w:rsidR="0034797A" w:rsidRDefault="00634B5E" w:rsidP="000B1FCB">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0034797A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>W przetargach mogą wziąć udział osoby, które wpłacą wadium w pieniądzu /</w:t>
       </w:r>
-      <w:r w:rsidR="00344860">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00FA20D1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="000B1FCB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="0034797A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>000,00 zł</w:t>
       </w:r>
       <w:r w:rsidR="00FA20D1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – słownie: </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> tysięcy złotych 00/100</w:t>
+        <w:t xml:space="preserve"> – słownie: trzydzieści tysięcy złotych 00/100</w:t>
       </w:r>
       <w:r w:rsidRPr="0034797A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/ pod tytułem „przetarg – S</w:t>
       </w:r>
       <w:r w:rsidR="00FA20D1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>zkolna</w:t>
       </w:r>
       <w:r w:rsidRPr="0034797A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>” na rachunek Urzędu Miejskiego w</w:t>
       </w:r>
@@ -5424,58 +5384,58 @@
       <w:r w:rsidR="00D75446">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000C1AD0" w:rsidRPr="00891161" w:rsidSect="003C5E22">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1276" w:right="1133" w:bottom="1560" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="273078FE" w14:textId="77777777" w:rsidR="008845AB" w:rsidRDefault="008845AB">
+    <w:p w14:paraId="24BB3B57" w14:textId="77777777" w:rsidR="00065C98" w:rsidRDefault="00065C98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CC23473" w14:textId="77777777" w:rsidR="008845AB" w:rsidRDefault="008845AB">
+    <w:p w14:paraId="613AD76C" w14:textId="77777777" w:rsidR="00065C98" w:rsidRDefault="00065C98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5508,58 +5468,58 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00478BC2" w14:textId="77777777" w:rsidR="00FE2A0A" w:rsidRDefault="00FE2A0A" w:rsidP="003124A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71DDAA9B" w14:textId="77777777" w:rsidR="008845AB" w:rsidRDefault="008845AB">
+    <w:p w14:paraId="7AE7CF2F" w14:textId="77777777" w:rsidR="00065C98" w:rsidRDefault="00065C98">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A63CB7E" w14:textId="77777777" w:rsidR="008845AB" w:rsidRDefault="008845AB">
+    <w:p w14:paraId="7FD8DB55" w14:textId="77777777" w:rsidR="00065C98" w:rsidRDefault="00065C98">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="227B0AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4DC606C4"/>
     <w:lvl w:ilvl="0" w:tplc="09DA396C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -6774,125 +6734,121 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2064668238">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1693259655">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF4DA8"/>
     <w:rsid w:val="00000618"/>
     <w:rsid w:val="000248C8"/>
-    <w:rsid w:val="0003278D"/>
     <w:rsid w:val="00033B4A"/>
     <w:rsid w:val="000415D9"/>
+    <w:rsid w:val="00065C98"/>
     <w:rsid w:val="000667D5"/>
     <w:rsid w:val="000675BB"/>
     <w:rsid w:val="00081528"/>
     <w:rsid w:val="00081C6F"/>
     <w:rsid w:val="0008693A"/>
     <w:rsid w:val="000A7A87"/>
     <w:rsid w:val="000B1FCB"/>
     <w:rsid w:val="000B5BF4"/>
     <w:rsid w:val="000C009D"/>
     <w:rsid w:val="000C1AD0"/>
     <w:rsid w:val="000C2471"/>
     <w:rsid w:val="000C62F6"/>
     <w:rsid w:val="000D7C69"/>
     <w:rsid w:val="000E7F88"/>
-    <w:rsid w:val="000F0F26"/>
     <w:rsid w:val="00102F41"/>
     <w:rsid w:val="00120C54"/>
     <w:rsid w:val="00130EEA"/>
     <w:rsid w:val="00141735"/>
     <w:rsid w:val="00143F70"/>
     <w:rsid w:val="001630A7"/>
     <w:rsid w:val="001674C8"/>
     <w:rsid w:val="00172252"/>
     <w:rsid w:val="00172B08"/>
     <w:rsid w:val="00180315"/>
     <w:rsid w:val="0018465D"/>
     <w:rsid w:val="00185A51"/>
     <w:rsid w:val="00196914"/>
     <w:rsid w:val="001A065B"/>
     <w:rsid w:val="001B0041"/>
     <w:rsid w:val="001B47A9"/>
     <w:rsid w:val="001C725A"/>
     <w:rsid w:val="001E6540"/>
     <w:rsid w:val="001F12D7"/>
     <w:rsid w:val="00207455"/>
     <w:rsid w:val="00226092"/>
     <w:rsid w:val="0023044E"/>
     <w:rsid w:val="002349D5"/>
     <w:rsid w:val="002452A5"/>
     <w:rsid w:val="002642F6"/>
     <w:rsid w:val="00277BE0"/>
     <w:rsid w:val="002851C5"/>
     <w:rsid w:val="00297701"/>
     <w:rsid w:val="002A7A69"/>
     <w:rsid w:val="002A7C02"/>
     <w:rsid w:val="002A7F2C"/>
     <w:rsid w:val="002D0108"/>
     <w:rsid w:val="002D20BB"/>
     <w:rsid w:val="002D4D29"/>
     <w:rsid w:val="002E178B"/>
     <w:rsid w:val="003124A9"/>
     <w:rsid w:val="00325647"/>
     <w:rsid w:val="0033047A"/>
     <w:rsid w:val="00332D6C"/>
     <w:rsid w:val="00334589"/>
-    <w:rsid w:val="00344860"/>
     <w:rsid w:val="0034797A"/>
     <w:rsid w:val="003558CF"/>
     <w:rsid w:val="00360487"/>
     <w:rsid w:val="00373010"/>
-    <w:rsid w:val="0037349D"/>
     <w:rsid w:val="00375F34"/>
     <w:rsid w:val="003A417B"/>
     <w:rsid w:val="003C13F7"/>
     <w:rsid w:val="003C5E22"/>
     <w:rsid w:val="003E0502"/>
     <w:rsid w:val="003F3B14"/>
     <w:rsid w:val="004045A5"/>
     <w:rsid w:val="004318AF"/>
     <w:rsid w:val="00441368"/>
     <w:rsid w:val="004631EB"/>
     <w:rsid w:val="00481921"/>
     <w:rsid w:val="00487074"/>
     <w:rsid w:val="00495485"/>
     <w:rsid w:val="004A29F9"/>
     <w:rsid w:val="004A3403"/>
     <w:rsid w:val="004A3880"/>
     <w:rsid w:val="004B1692"/>
     <w:rsid w:val="004B5281"/>
     <w:rsid w:val="004C04F9"/>
     <w:rsid w:val="004D02F6"/>
     <w:rsid w:val="004F1D2A"/>
     <w:rsid w:val="004F3C0E"/>
     <w:rsid w:val="004F55C5"/>
     <w:rsid w:val="00506F86"/>
     <w:rsid w:val="005073DC"/>
@@ -6917,154 +6873,150 @@
     <w:rsid w:val="006243E1"/>
     <w:rsid w:val="006271E3"/>
     <w:rsid w:val="006346AC"/>
     <w:rsid w:val="00634B5E"/>
     <w:rsid w:val="0063502E"/>
     <w:rsid w:val="006516B6"/>
     <w:rsid w:val="00690BA9"/>
     <w:rsid w:val="006915CA"/>
     <w:rsid w:val="006A23CC"/>
     <w:rsid w:val="006A7A9A"/>
     <w:rsid w:val="006D37F7"/>
     <w:rsid w:val="006D53F8"/>
     <w:rsid w:val="006F2C66"/>
     <w:rsid w:val="0070436C"/>
     <w:rsid w:val="00721492"/>
     <w:rsid w:val="007563CD"/>
     <w:rsid w:val="007703AB"/>
     <w:rsid w:val="00772661"/>
     <w:rsid w:val="00783ECA"/>
     <w:rsid w:val="007869D4"/>
     <w:rsid w:val="0079417F"/>
     <w:rsid w:val="007A3251"/>
     <w:rsid w:val="007A38F7"/>
     <w:rsid w:val="007A3908"/>
     <w:rsid w:val="007B7E43"/>
-    <w:rsid w:val="007C279C"/>
     <w:rsid w:val="007F0024"/>
     <w:rsid w:val="007F6CFC"/>
     <w:rsid w:val="007F7848"/>
     <w:rsid w:val="00800FA1"/>
     <w:rsid w:val="008129D9"/>
     <w:rsid w:val="00824919"/>
     <w:rsid w:val="0082747F"/>
     <w:rsid w:val="00835640"/>
     <w:rsid w:val="00836A84"/>
     <w:rsid w:val="0084360E"/>
     <w:rsid w:val="00854AEB"/>
     <w:rsid w:val="008571A2"/>
     <w:rsid w:val="008802C1"/>
-    <w:rsid w:val="008845AB"/>
     <w:rsid w:val="00891161"/>
     <w:rsid w:val="008B7BB0"/>
-    <w:rsid w:val="008D056F"/>
     <w:rsid w:val="008D07FC"/>
     <w:rsid w:val="0090322E"/>
     <w:rsid w:val="00915D1C"/>
     <w:rsid w:val="00932939"/>
     <w:rsid w:val="00940494"/>
     <w:rsid w:val="009421D0"/>
     <w:rsid w:val="009517A4"/>
     <w:rsid w:val="009541C1"/>
     <w:rsid w:val="009677A3"/>
     <w:rsid w:val="009708F3"/>
     <w:rsid w:val="00972CDD"/>
     <w:rsid w:val="009735CE"/>
     <w:rsid w:val="00973EBE"/>
     <w:rsid w:val="00976043"/>
-    <w:rsid w:val="009916B9"/>
     <w:rsid w:val="009A27EB"/>
     <w:rsid w:val="009A2896"/>
     <w:rsid w:val="009A5D61"/>
     <w:rsid w:val="009A62B1"/>
     <w:rsid w:val="009A7BBD"/>
     <w:rsid w:val="009A7C32"/>
     <w:rsid w:val="009B031F"/>
     <w:rsid w:val="009D7127"/>
     <w:rsid w:val="009F0458"/>
     <w:rsid w:val="009F0C48"/>
     <w:rsid w:val="00A04855"/>
     <w:rsid w:val="00A12BBD"/>
     <w:rsid w:val="00A24CCC"/>
     <w:rsid w:val="00A26FCA"/>
     <w:rsid w:val="00A4086A"/>
     <w:rsid w:val="00A61990"/>
     <w:rsid w:val="00A915C0"/>
     <w:rsid w:val="00A96401"/>
     <w:rsid w:val="00AB0693"/>
     <w:rsid w:val="00AB7261"/>
     <w:rsid w:val="00AC76DC"/>
     <w:rsid w:val="00AD0C10"/>
     <w:rsid w:val="00AE5F86"/>
     <w:rsid w:val="00AF1874"/>
     <w:rsid w:val="00AF2F99"/>
     <w:rsid w:val="00AF4A07"/>
     <w:rsid w:val="00AF5EE0"/>
     <w:rsid w:val="00B07281"/>
+    <w:rsid w:val="00B07A93"/>
     <w:rsid w:val="00B25120"/>
     <w:rsid w:val="00B4441A"/>
     <w:rsid w:val="00B474AF"/>
     <w:rsid w:val="00B566A2"/>
     <w:rsid w:val="00B65D62"/>
     <w:rsid w:val="00B961F3"/>
     <w:rsid w:val="00B97B68"/>
     <w:rsid w:val="00BA13AD"/>
     <w:rsid w:val="00BB1766"/>
     <w:rsid w:val="00BB7DA4"/>
     <w:rsid w:val="00C00115"/>
     <w:rsid w:val="00C2184E"/>
     <w:rsid w:val="00C23AAE"/>
-    <w:rsid w:val="00C3460E"/>
     <w:rsid w:val="00C46077"/>
     <w:rsid w:val="00C472E6"/>
     <w:rsid w:val="00C523B5"/>
     <w:rsid w:val="00C61BAD"/>
     <w:rsid w:val="00C750E9"/>
     <w:rsid w:val="00C75326"/>
     <w:rsid w:val="00C8124A"/>
     <w:rsid w:val="00C91471"/>
     <w:rsid w:val="00CC0492"/>
     <w:rsid w:val="00CC239F"/>
     <w:rsid w:val="00CD017A"/>
     <w:rsid w:val="00CD5466"/>
     <w:rsid w:val="00CF0897"/>
     <w:rsid w:val="00CF0FD0"/>
     <w:rsid w:val="00CF2A3D"/>
     <w:rsid w:val="00D12B2E"/>
     <w:rsid w:val="00D30A6D"/>
     <w:rsid w:val="00D35CAE"/>
     <w:rsid w:val="00D45CA7"/>
     <w:rsid w:val="00D55F2A"/>
     <w:rsid w:val="00D573E2"/>
-    <w:rsid w:val="00D71915"/>
     <w:rsid w:val="00D75446"/>
     <w:rsid w:val="00D77A68"/>
     <w:rsid w:val="00DA795E"/>
     <w:rsid w:val="00DB358C"/>
     <w:rsid w:val="00DD2B2B"/>
     <w:rsid w:val="00DF10C6"/>
     <w:rsid w:val="00DF2AEB"/>
+    <w:rsid w:val="00DF547B"/>
     <w:rsid w:val="00E0267E"/>
     <w:rsid w:val="00E124C4"/>
     <w:rsid w:val="00E2103A"/>
     <w:rsid w:val="00E35132"/>
     <w:rsid w:val="00E445B7"/>
     <w:rsid w:val="00E557AE"/>
     <w:rsid w:val="00E70B51"/>
     <w:rsid w:val="00E7224D"/>
     <w:rsid w:val="00E85E7D"/>
     <w:rsid w:val="00E87940"/>
     <w:rsid w:val="00ED5420"/>
     <w:rsid w:val="00EE0910"/>
     <w:rsid w:val="00EF0496"/>
     <w:rsid w:val="00EF4528"/>
     <w:rsid w:val="00EF4DA8"/>
     <w:rsid w:val="00F004A4"/>
     <w:rsid w:val="00F0085B"/>
     <w:rsid w:val="00F056BA"/>
     <w:rsid w:val="00F45AF2"/>
     <w:rsid w:val="00F4751E"/>
     <w:rsid w:val="00FA20D1"/>
     <w:rsid w:val="00FA3E74"/>
     <w:rsid w:val="00FC2AE9"/>
     <w:rsid w:val="00FE0003"/>
     <w:rsid w:val="00FE2A0A"/>
@@ -7953,69 +7905,69 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>791</Words>
-  <Characters>4749</Characters>
+  <Characters>4748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5529</CharactersWithSpaces>
+  <CharactersWithSpaces>5528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marcin Sawicki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>