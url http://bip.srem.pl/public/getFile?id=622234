--- v0 (2026-05-16)
+++ v1 (2026-10-26)
@@ -912,69 +912,51 @@
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="3C8A45E4" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00FD6C50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Państwowy Powiatowy Inspektor Sanitarny w Śremie                           ul. Wiejska </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">           63-100 Śrem</w:t>
+              <w:t>Państwowy Powiatowy Inspektor Sanitarny w Śremie                           ul. Wiejska 2,              63-100 Śrem</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FA82029" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="003D0E9B" w:rsidRDefault="0050255C" w:rsidP="00DC570E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>tel.: (61) 28 35 475</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FE680B1" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="003D0E9B" w:rsidRDefault="0050255C" w:rsidP="00630DAD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1014,7449 +996,7249 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>psse.srem @pis.gov.pl</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73101C53" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="003D0E9B" w:rsidRDefault="0050255C" w:rsidP="00630DAD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C1B93F6" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00FD6C50">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...138 lines deleted...]
-                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00747D61">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
-                <w:t>http://umsrem.bip.eur.pl/public/?id=195747</w:t>
+                <w:t>http://psse-srem.pl/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2DCFC2A2" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
-[...121 lines deleted...]
-            <w:tcW w:w="1280" w:type="dxa"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59082F4A" w14:textId="3930B89C" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00FE7ED5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>11.06.2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0B0B71" w14:textId="1DA7E15A" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00DC570E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C2B490" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="008F7428">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="281735BB" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00DF4146">
-[...896 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="3C95A8DE" w14:textId="13FADACB" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>2.</w:t>
-[...309 lines deleted...]
-          <w:p w14:paraId="46D9780E" w14:textId="0E0974A1" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+              <w:t>Ocena za sezon 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19A85E7D" w14:textId="6B3D927C" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34299E47" w14:textId="0862D799" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidRPr="00747D61">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:t>http://umsrem.bip.eur.pl/public/?id=195747</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1BCC0035" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...11 lines deleted...]
-          <w:p w14:paraId="7CCB1BDB" w14:textId="7575E4DA" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="2DCFC2A2" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="547C1B19" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38286EBE" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="022D2EA4" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A630539" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63CC25A9" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29CDBFF4" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5549BB45" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08A238C9" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52692E04" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00F0328D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="16F89F7D" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="281735BB" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00DF4146">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0B4CDC" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="1D751E74" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00DF4146">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B907494" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="311E019D" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00DF4146">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD537BE" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="6730A3B9" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="00DF4146">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="50C882FA" w14:textId="77777777" w:rsidTr="00C668BE">
+      <w:tr w:rsidR="0050255C" w:rsidRPr="00747D61" w14:paraId="2F740C3D" w14:textId="77777777" w:rsidTr="00C668BE">
         <w:trPr>
           <w:trHeight w:val="240"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E5BDF28" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="0B69A5E9" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="458CB8E7" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="6F0E9A35" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="429E58AC" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1E3ED6CC" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBCA7C2" w14:textId="6F357EF4" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="6BC3072E" w14:textId="477F720A" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>07.07.2020</w:t>
+              <w:t>28.06.2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="137C9F30" w14:textId="6A82F6DF" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00CB45EE">
+          <w:p w14:paraId="33F75CF5" w14:textId="23DBAF9B" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przydatna do kąpieli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF3A285" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="33B5F68D" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="53AE96FE" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="66C04700" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6BE35D78" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7970CBA6" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C85C493" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="77419AC9" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D2F82C" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="2ADBF80C" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72876F5F" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="53C7B4E8" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="02E919E8" w14:textId="77777777" w:rsidTr="00C668BE">
+      <w:tr w:rsidR="0050255C" w:rsidRPr="00747D61" w14:paraId="45574CEE" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="635"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12063F7A" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="14BDF175" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="55E4C994" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451615D2" w14:textId="613B537A" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>02.07.2019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4FF812" w14:textId="3DECA294" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45ECC220" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26E01B92" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8E70A0" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="398399FE" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08B78676" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AE0089" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0050255C" w:rsidRPr="00747D61" w14:paraId="6703EC52" w14:textId="77777777" w:rsidTr="00C668BE">
         <w:trPr>
           <w:trHeight w:val="240"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7A4051B9" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="412F130A" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="108C15DA" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="45FA3289" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="692F188C" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="2A718BAF" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECD9038" w14:textId="018CF14D" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="61089136" w14:textId="6A96162B" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>21.07.2020</w:t>
+              <w:t>23.07.2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F229A9F" w14:textId="3D45BE5A" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00CB45EE">
+          <w:p w14:paraId="20B7C040" w14:textId="3A25E1DE" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przydatna do kąpieli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D929D48" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="445725DA" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6CA88CA0" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E53E46D" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1927BC2E" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="536F0755" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="246AF379" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="65792AA2" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="360B3CBA" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="7465721F" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68258841" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="72D81754" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="454A24AE" w14:textId="77777777" w:rsidTr="00C668BE">
+      <w:tr w:rsidR="0050255C" w:rsidRPr="00747D61" w14:paraId="6B0F5942" w14:textId="77777777" w:rsidTr="00C668BE">
         <w:trPr>
           <w:trHeight w:val="240"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="068AB510" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="509DF363" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1250E921" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="568F0AE2" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="450C40F3" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="48A16BD9" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02247955" w14:textId="402EC5FD" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="73B34550" w14:textId="65D263F1" w:rsidR="0050255C" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>11.08.2020</w:t>
+              <w:t>13.08.2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4F5731" w14:textId="37A452DF" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00CB45EE">
+          <w:p w14:paraId="3F76F3F7" w14:textId="66DE3592" w:rsidR="0050255C" w:rsidRDefault="0050255C" w:rsidP="0050255C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przydatna do kąpieli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AD0DE2E" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="517A25C5" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="59E839FD" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5607C4A4" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D05905A" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="030FABC3" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="197FA6B0" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="0B3D05B3" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="512A672F" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="3F105DCD" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C54738" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="71EB4DAA" w14:textId="77777777" w:rsidR="0050255C" w:rsidRPr="00747D61" w:rsidRDefault="0050255C" w:rsidP="0050255C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="465F4036" w14:textId="77777777" w:rsidTr="00C668BE">
+      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="41C85608" w14:textId="77777777" w:rsidTr="00C668BE">
         <w:trPr>
-          <w:trHeight w:val="738"/>
+          <w:trHeight w:val="240"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="15AAEE30" w14:textId="7EA14F99" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2856250A" w14:textId="20CB7E59" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="59806208" w14:textId="31A1D44A" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="0BD7C36F" w14:textId="03190C61" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...8 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1508FC76" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="0C8FD1B0" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Państwowy Powiatowy Inspektor Sanitarny w Śremie</w:t>
             </w:r>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                           ul. Wiejska </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2,   </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00747D61">
+              <w:lastRenderedPageBreak/>
+              <w:t>ul. Wiejska 2,              63-100 Śrem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046C07AF" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">           63-100 Śrem</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>tel.: (61) 28 35 475</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="260DC680" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="3F6F87A3" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7984D66B" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="34B3417F" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>psse.srem @pis.gov.pl</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7822B05E" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="5BE47156" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2D3DA865" w14:textId="65D4FCC2" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F7121C8" w14:textId="65DCE607" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00747D61">
+                <w:rPr>
+                  <w:rStyle w:val="Hipercze"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>http://psse-srem.pl/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6229F927" w14:textId="06710745" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:fldChar w:fldCharType="begin"/>
-[...6 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>22.06.2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4844FA" w14:textId="011DAD03" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB45EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="128B15AC" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="361475F4" w14:textId="6C096ABA" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
-                <w:rStyle w:val="Hipercze"/>
-[...125 lines deleted...]
-              <w:r w:rsidRPr="00910D5E">
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Ocena za sezon 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40505AF4" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46D9780E" w14:textId="0E0974A1" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="00747D61">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:t>http://umsrem.bip.eur.pl/public/?id=195747</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3574EFFC" w14:textId="77777777" w:rsidR="00AA67F7" w:rsidRDefault="00AA67F7" w:rsidP="00A25FBA">
-[...47 lines deleted...]
-          <w:p w14:paraId="0EF2CBE7" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          <w:p w14:paraId="1BCC0035" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CCB1BDB" w14:textId="7575E4DA" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F89F7D" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0B4CDC" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B907494" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD537BE" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="50C882FA" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E5BDF28" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="458CB8E7" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="429E58AC" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBCA7C2" w14:textId="6F357EF4" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doskonała za lata </w:t>
-[...5 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>07.07.2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137C9F30" w14:textId="6A82F6DF" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB45EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF3A285" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AE96FE" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE35D78" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C85C493" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D2F82C" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72876F5F" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="02E919E8" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4051B9" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="108C15DA" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="692F188C" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECD9038" w14:textId="018CF14D" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>2018, 2019, 2020 i 2021</w:t>
-            </w:r>
+              <w:t>21.07.2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F229A9F" w14:textId="3D45BE5A" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB45EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D929D48" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CA88CA0" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1927BC2E" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="73E3D813" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          </w:tcPr>
+          <w:p w14:paraId="246AF379" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06E548CB" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          </w:tcPr>
+          <w:p w14:paraId="360B3CBA" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="252638D6" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+          </w:tcPr>
+          <w:p w14:paraId="68258841" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="34B5DC64" w14:textId="77777777" w:rsidTr="00C668BE">
+      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="454A24AE" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="068AB510" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1250E921" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="450C40F3" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02247955" w14:textId="402EC5FD" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>11.08.2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4F5731" w14:textId="37A452DF" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB45EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD0DE2E" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59E839FD" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D05905A" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="197FA6B0" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="512A672F" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C54738" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="465F4036" w14:textId="77777777" w:rsidTr="00C668BE">
         <w:trPr>
           <w:trHeight w:val="738"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
-            <w:vMerge/>
-[...50 lines deleted...]
-          <w:p w14:paraId="7342D5A2" w14:textId="74D4E368" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00376D8E" w:rsidP="00A25FBA">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AAEE30" w14:textId="7EA14F99" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>22.06.2021</w:t>
-[...577 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="052776E7" w14:textId="75791657" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+          <w:p w14:paraId="59806208" w14:textId="31A1D44A" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6D307CE0" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+          <w:p w14:paraId="1508FC76" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Państwowy Powiatowy Inspektor Sanitarny w Śremie</w:t>
             </w:r>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                           ul. Wiejska </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00747D61">
+              <w:t xml:space="preserve">                           ul. Wiejska 2,              63-100 Śrem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14CA0AD2" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2,   </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00747D61">
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">           </w:t>
-[...27 lines deleted...]
-              </w:rPr>
               <w:t>tel.: (61) 28 35 475</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC3A1FD" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+          <w:p w14:paraId="260DC680" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F2A6251" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+          <w:p w14:paraId="7984D66B" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>psse.srem @pis.gov.pl</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580A9D8F" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+          <w:p w14:paraId="7822B05E" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="003D0E9B" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56093D2E" w14:textId="2A4B5283" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+          <w:p w14:paraId="2D3DA865" w14:textId="65D4FCC2" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...137 lines deleted...]
-              <w:r w:rsidRPr="00910D5E">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00747D61">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
-                  <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
-                <w:t>http://umsrem.bip.e</w:t>
-[...10 lines deleted...]
-                <w:t>ur.pl/public/?id=195747</w:t>
+                <w:t>http://psse-srem.pl/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="46A5A0F6" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
-[...44 lines deleted...]
-              <w:jc w:val="center"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3171FC37" w14:textId="54BAA962" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...149 lines deleted...]
-              <w:t>21.06.2022</w:t>
+              <w:t>25.05.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13B2D3D7" w14:textId="257BD9D7" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00A02B1D">
+          <w:p w14:paraId="7CE5956E" w14:textId="288D1BEC" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F3729">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przydatna do kąpieli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E75A610" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
-[...1097 lines deleted...]
-          <w:p w14:paraId="399CF118" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+          <w:p w14:paraId="0EA299CB" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="53D2CCF1" w14:textId="6811F974" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="000905C2">
+          <w:p w14:paraId="36F18CFF" w14:textId="42F52463" w:rsidR="00A25FBA" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Ocena za sezon 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1164 lines deleted...]
-          <w:p w14:paraId="420F6A1E" w14:textId="27872196" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5181C71A" w14:textId="5F53B629" w:rsidR="00AA67F7" w:rsidRDefault="00AA67F7" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00910D5E">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:t>http://umsrem.bip.eur.pl/public/?id=195747</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="3574EFFC" w14:textId="77777777" w:rsidR="00AA67F7" w:rsidRDefault="00AA67F7" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FA438BA" w14:textId="77777777" w:rsidR="00BB5794" w:rsidRPr="00747D61" w:rsidRDefault="00BB5794" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BBAE967" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13ED5539" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EF2CBE7" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBB88FC" w14:textId="7727F567" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="784A6E52" w14:textId="77777777" w:rsidR="001E3012" w:rsidRDefault="00BB5794" w:rsidP="00BB5794">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Doskonała za lata </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6466DCD5" w14:textId="1D37A46B" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="13851784" w14:textId="581D54C8" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00BB5794" w:rsidP="00BB5794">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>2021, 2022, 2023 i 2024</w:t>
+              <w:t>2018, 2019, 2020 i 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5932D2B6" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E3D813" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0DCA6936" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E548CB" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2932EEF9" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="252638D6" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="3058EA05" w14:textId="77777777" w:rsidTr="00FA625D">
+      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="34B5DC64" w14:textId="77777777" w:rsidTr="00C668BE">
         <w:trPr>
-          <w:trHeight w:val="703"/>
+          <w:trHeight w:val="738"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="38FB5D46" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="6D5C3428" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E3614CF" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="0549E07D" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BC91388" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="7E35DBEC" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFF0314" w14:textId="1572DDBA" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="7342D5A2" w14:textId="74D4E368" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00376D8E" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>02.07.2024</w:t>
+              <w:t>22.06.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5125D25B" w14:textId="23C6A0DB" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="660A8D14" w14:textId="4875035A" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F3729">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przydatna do kąpieli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3303E0D3" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="3DD32164" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36D4CA7B" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="67B4CD19" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C68A3A2" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="1E2D14C5" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="755A343F" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4282977E" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="20935025" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="26FA9305" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4E766DA3" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75E6DCE9" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="48F0D8CE" w14:textId="77777777" w:rsidTr="00FA625D">
+      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="30293760" w14:textId="77777777" w:rsidTr="00C668BE">
         <w:trPr>
-          <w:trHeight w:val="997"/>
+          <w:trHeight w:val="738"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1B244658" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="3FD4CB02" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59AB508B" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="617CEE08" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C3DD5A4" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="10C48EBD" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B39B2B2" w14:textId="3B45A8A5" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="5FA4965D" w14:textId="54839596" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00376D8E" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>23.07.2024</w:t>
+              <w:t>13.07.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F892065" w14:textId="5F4E3146" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="48296658" w14:textId="4C0E6CA3" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F3729">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przydatna do kąpieli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AAC9258" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="774821C5" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1976F0AB" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="254480AC" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="02FB9A87" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="500914EF" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0963EEAF" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0774F57C" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="59C8678C" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFA55AA" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="78394AA0" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB51667" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="7F3003F9" w14:textId="77777777" w:rsidTr="00FA625D">
+      <w:tr w:rsidR="00A25FBA" w:rsidRPr="00747D61" w14:paraId="036F4842" w14:textId="77777777" w:rsidTr="00C668BE">
         <w:trPr>
-          <w:trHeight w:val="1334"/>
+          <w:trHeight w:val="738"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2D64BB1D" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="383E1C11" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C6B0D39" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="41C788E0" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="01E6F457" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="1EDAC4E8" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14385CAA" w14:textId="31D7E1CA" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="49C0AF5A" w14:textId="21360BB2" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00376D8E" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>13.08.2024</w:t>
+              <w:t>03.08.2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51479BEF" w14:textId="26976A34" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0013FCF2" w14:textId="606A73FE" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F3729">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przydatna do kąpieli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4335F6D1" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="19DB7CF3" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="084A8559" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="14553020" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2DEA5D82" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="23240573" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="13120438" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37F1DB8C" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="35389077" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="54805829" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="560B00F1" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC2EF9D" w14:textId="77777777" w:rsidR="00A25FBA" w:rsidRPr="00747D61" w:rsidRDefault="00A25FBA" w:rsidP="00A25FBA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="237BF59E" w14:textId="77777777" w:rsidTr="00FA625D">
+      <w:tr w:rsidR="00C2605D" w:rsidRPr="00747D61" w14:paraId="7CD06877" w14:textId="77777777" w:rsidTr="00C668BE">
         <w:trPr>
-          <w:trHeight w:val="1334"/>
+          <w:trHeight w:val="240"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5ACF41AB" w14:textId="0B4F23BA" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="2B3E03E0" w14:textId="3E6C12B4" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>7.</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C172C8A" w14:textId="3B014EBA" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="052776E7" w14:textId="75791657" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>2025</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="66B5371E" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="6D307CE0" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Państwowy Powiatowy Inspektor Sanitarny w Śremie</w:t>
             </w:r>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">                           ul. Wiejska </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2,   </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00747D61">
+              <w:lastRenderedPageBreak/>
+              <w:t>ul. Wiejska 2,              63-100 Śrem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7833A165" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">           63-100 Śrem</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>tel.: (61) 28 35 475</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ACB06EF" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="6FC3A1FD" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D5E58D" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="3F2A6251" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D0E9B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>psse.srem @pis.gov.pl</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD42D42" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="580A9D8F" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="001487CC" w14:textId="4FD9316A" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="56093D2E" w14:textId="2A4B5283" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00747D61">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>http://psse-srem.pl/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EAA5289" w14:textId="3EA5F2E1" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="3B7CEF91" w14:textId="1014D5D4" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>23.06.2025</w:t>
+              <w:t>24.05.2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="572D18CD" w14:textId="4E5D3D92" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
-[...10 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="42FF700F" w14:textId="141C8736" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02B1D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Przydatna do kąpieli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="781D5F70" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="5C7AB5E1" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="70629E15" w14:textId="6F1CE125" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="26A94415" w14:textId="2B8E6098" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocena za sezon </w:t>
+              <w:t>Ocena za sezon 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>2025</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="19E34C44" w14:textId="125789E3" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C91C515" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00502575">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00910D5E">
                 <w:rPr>
                   <w:rStyle w:val="Hipercze"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:eastAsia="pl-PL"/>
                 </w:rPr>
                 <w:t>http://umsrem.bip.eur.pl/public/?id=195747</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="46A5A0F6" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C05E318" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AA06F0C" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="39610424" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00C2605D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Doskonała za lata </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27D1184C" w14:textId="65689E06" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00C2605D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2019, 2020, 2021 i 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9DD588" w14:textId="675A7FAA" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1115858C" w14:textId="3CB0D7FB" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B0F5C0" w14:textId="1FB34D80" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2605D" w:rsidRPr="00747D61" w14:paraId="44560941" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0057D818" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4509B103" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD8A4F2" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="553CAC82" w14:textId="3DC8692D" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>21.06.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B2D3D7" w14:textId="257BD9D7" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02B1D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E75A610" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="12708E2E" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="030B3070" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F4DF53A" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC5A948" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FC1F9F" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2605D" w:rsidRPr="00747D61" w14:paraId="769F2504" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75F6C1E4" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1679445D" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="45405311" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBF7E41" w14:textId="738409A2" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>12.07.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="005B5D9B" w14:textId="1B60E1ED" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A02B1D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C22BC8E" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6BA864BB" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="362D5DA9" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056EDC76" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="090C59F6" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39E3E399" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2605D" w:rsidRPr="00747D61" w14:paraId="0B3237A6" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4031EA" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC7D033" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7B8B0778" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAA89B8" w14:textId="39981303" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>09.08.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C722CE3" w14:textId="33E48951" w:rsidR="00C2605D" w:rsidRPr="00A02B1D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Przydatna </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A02B1D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7330E085" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3522496D" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F679EDB" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4546239B" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED0C874" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA6C723" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2605D" w:rsidRPr="00747D61" w14:paraId="24E00382" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="69D9E052" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="667F9D67" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="48C65CAC" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDE0DAB" w14:textId="4040328A" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>21.08.2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBF5B7E" w14:textId="47A560C4" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Nieprzydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6125F312" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07EAF4F3" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC3C7F9" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DB700E" w14:textId="305839FD" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>21-26.08.2022</w:t>
+            </w:r>
+            <w:r w:rsidR="000735BE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> r.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D667F55" w14:textId="34924511" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Woda nie nadaje się do kąpieli ze względu na przyduchę na jeziorze i śnięte ryby.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="602FCD33" w14:textId="2E9C609B" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00407F74">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kąpielisko otwarte w dniu 26.08.2022 </w:t>
+            </w:r>
+            <w:r w:rsidR="007E0823">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">r. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">po uzyskaniu </w:t>
+            </w:r>
+            <w:r w:rsidR="007E0823">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>pozytywnej oceny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wody uzyskanej od </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Państwowy Powiatowy Inspektor Sanitarny w Śremie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2605D" w:rsidRPr="00747D61" w14:paraId="265DD9B2" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="44864DC0" w14:textId="23E5B0D3" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F61A28D" w14:textId="47E59260" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="39A7DA0F" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Państwowy Powiatowy Inspektor Sanitarny w Śremie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           ul. Wiejska 2,              63-100 Śrem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77655686" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tel.: (61) 28 35 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B55429" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="186A5794" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>psse.srem @pis.gov.pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42AE8276" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="003D0E9B" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FA5F955" w14:textId="3BCFBD76" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="00747D61">
+                <w:rPr>
+                  <w:rStyle w:val="Hipercze"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>http://psse-srem.pl/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5AD9F7" w14:textId="00A7CE3E" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>23.05.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5168B963" w14:textId="56823BCA" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00B23839">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="399CF118" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D2CCF1" w14:textId="6811F974" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="000905C2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Ocena za sezon 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D9EF4C" w14:textId="3228247E" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00910D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hipercze"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+                <w:t>http://umsrem.bip.eur.pl/public/?id=195747</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB57686" w14:textId="776B7E65" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="00C2605D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dobra za lata </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BE1EAF" w14:textId="0C69A992" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="00C2605D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2020, 2021, 2022 i 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AC04E0" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5943F564" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F29EC60" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2605D" w:rsidRPr="00747D61" w14:paraId="736887E6" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="171DEF9C" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="727E026B" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="672FBF66" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DCEA810" w14:textId="4BD93BE9" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>20.06.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1238E3" w14:textId="22663D65" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="121D5CD2" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7E9D9D" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="137141CA" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF5AD3C" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E03C23F" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="313FB0A5" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2605D" w:rsidRPr="00747D61" w14:paraId="76E11D6B" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="56B198FC" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7646E677" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="19046B27" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB4BBBE" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="598F7DD3" w14:textId="031217E2" w:rsidR="00C2605D" w:rsidRPr="00F50A25" w:rsidRDefault="00C2605D" w:rsidP="00F50A25">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>11.07.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70DAEC81" w14:textId="61EA7394" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19AFFD70" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9A6CCF" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="324D00BD" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F222DB3" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3FFA1A" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A6A9BA0" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2605D" w:rsidRPr="00747D61" w14:paraId="40466E7B" w14:textId="77777777" w:rsidTr="00C668BE">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25DDE376" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6BE448" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="622183C2" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC88F01" w14:textId="32A5F550" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>08.08.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B22F7EC" w14:textId="3FDC6083" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="478DFB6A" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF2F3D1" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7F805863" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRPr="00747D61" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CBC865" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D3C367" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65733CFA" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7854948A" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C3271DF" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38445391" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24D6A5A7" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13B539D8" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7974810D" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4803D477" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BFC11DE" w14:textId="77777777" w:rsidR="00C2605D" w:rsidRDefault="00C2605D" w:rsidP="002843DA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="22067C55" w14:textId="77777777" w:rsidTr="00FA625D">
+        <w:trPr>
+          <w:trHeight w:val="973"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="71551F38" w14:textId="1D9A4221" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="699BACF0" w14:textId="7C042637" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="742690BE" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Państwowy Powiatowy Inspektor Sanitarny w Śremie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           ul. Wiejska 2,              63-100 Śrem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068BC376" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tel.: (61) 28 35 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AD631DA" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46434393" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>psse.srem @pis.gov.pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D842DE7" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14466E4C" w14:textId="72E1C60A" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00747D61">
+                <w:rPr>
+                  <w:rStyle w:val="Hipercze"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>http://psse-srem.pl/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D021DCB" w14:textId="59EFCDA3" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>11.06.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="053DD9D4" w14:textId="1F427708" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DA4ED7" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBAACE2" w14:textId="1CC0EAE3" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Ocena za sezon 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="420F6A1E" w14:textId="27872196" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="00910D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hipercze"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+                <w:t>http://umsrem.bip.eur.pl/public/?id=195747</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBB88FC" w14:textId="7727F567" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doskonała za lata </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6466DCD5" w14:textId="1D37A46B" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2021, 2022, 2023 i 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5932D2B6" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCA6936" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2932EEF9" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="3058EA05" w14:textId="77777777" w:rsidTr="00FA625D">
+        <w:trPr>
+          <w:trHeight w:val="703"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="38FB5D46" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3614CF" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC91388" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFF0314" w14:textId="1572DDBA" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>02.07.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5125D25B" w14:textId="23C6A0DB" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3303E0D3" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="36D4CA7B" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C68A3A2" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="755A343F" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20935025" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E766DA3" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="48F0D8CE" w14:textId="77777777" w:rsidTr="00FA625D">
+        <w:trPr>
+          <w:trHeight w:val="997"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B244658" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="59AB508B" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3DD5A4" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B39B2B2" w14:textId="3B45A8A5" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>23.07.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F892065" w14:textId="5F4E3146" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAC9258" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1976F0AB" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="02FB9A87" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0963EEAF" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C8678C" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78394AA0" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="7F3003F9" w14:textId="77777777" w:rsidTr="00FA625D">
+        <w:trPr>
+          <w:trHeight w:val="1334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2D64BB1D" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6B0D39" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="01E6F457" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14385CAA" w14:textId="31D7E1CA" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>13.08.2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51479BEF" w14:textId="26976A34" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4335F6D1" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="084A8559" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEA5D82" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13120438" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35389077" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="560B00F1" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="237BF59E" w14:textId="77777777" w:rsidTr="00FA625D">
+        <w:trPr>
+          <w:trHeight w:val="1334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACF41AB" w14:textId="0B4F23BA" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C172C8A" w14:textId="3B014EBA" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B5371E" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Państwowy Powiatowy Inspektor Sanitarny w Śremie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           ul. Wiejska 2,              63-100 Śrem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51105649" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tel.: (61) 28 35 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ACB06EF" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D5E58D" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>psse.srem @pis.gov.pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DD42D42" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="003D0E9B" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="001487CC" w14:textId="4FD9316A" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00747D61">
+                <w:rPr>
+                  <w:rStyle w:val="Hipercze"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>http://psse-srem.pl/</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAA5289" w14:textId="3EA5F2E1" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>23.06.2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="572D18CD" w14:textId="4E5D3D92" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781D5F70" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="70629E15" w14:textId="6F1CE125" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocena za sezon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E34C44" w14:textId="125789E3" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00910D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hipercze"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+                <w:t>http://umsrem.bip.eur.pl/public/?id=195747</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="79DB6070" w14:textId="7C8B353F" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve">Doskonała za lata </w:t>
@@ -9433,221 +9215,1188 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B634FB6" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000735BE" w:rsidRPr="00747D61" w14:paraId="0729BD28" w14:textId="77777777" w:rsidTr="00FA625D">
+      <w:tr w:rsidR="00481980" w:rsidRPr="00747D61" w14:paraId="0729BD28" w14:textId="77777777" w:rsidTr="00FA625D">
         <w:trPr>
           <w:trHeight w:val="1334"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7802F9" w14:textId="5BE66A82" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="00481980">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="684" w:type="dxa"/>
-          </w:tcPr>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A16F23B" w14:textId="00E26CA5" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2057" w:type="dxa"/>
-          </w:tcPr>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="491819C3" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="00481980">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00747D61">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Państwowy Powiatowy Inspektor Sanitarny w Śremie</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00747D61">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           ul. Wiejska 2,              63-100 Śrem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA13CBC" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="003D0E9B" w:rsidRDefault="00481980" w:rsidP="00481980">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>tel.: (61) 28 35 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10A3CB8C" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="003D0E9B" w:rsidRDefault="00481980" w:rsidP="00481980">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-mail: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76C465C4" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="003D0E9B" w:rsidRDefault="00481980" w:rsidP="00481980">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>psse.srem</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003D0E9B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> @pis.gov.pl</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6780FAF9" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="003D0E9B" w:rsidRDefault="00481980" w:rsidP="00481980">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D57B13A" w14:textId="5A291C84" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="00481980">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00747D61">
+                <w:rPr>
+                  <w:rStyle w:val="Hipercze"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>http://psse-srem.pl/</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0836D836" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0836D836" w14:textId="035E1794" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>22.06.2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1156CD" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3B1156CD" w14:textId="0B763162" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="233BBF61" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="233BBF61" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4629BBF6" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="4629BBF6" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1280" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1CB065" w14:textId="77777777" w:rsidR="000735BE" w:rsidRPr="00747D61" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="4A1CB065" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1887" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49A7FF56" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="49A7FF56" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFB6E9E" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="4CFB6E9E" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64CF7E36" w14:textId="77777777" w:rsidR="000735BE" w:rsidRDefault="000735BE" w:rsidP="000735BE">
+          <w:p w14:paraId="64CF7E36" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00481980" w:rsidRPr="00747D61" w14:paraId="640A46C2" w14:textId="77777777" w:rsidTr="00FA625D">
+        <w:trPr>
+          <w:trHeight w:val="1334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7853CA" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2C333597" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="439BA717" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4565F0E7" w14:textId="47225883" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>14.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D795B2" w14:textId="50513ACB" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5396CE51" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B75CE9E" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51847164" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FEFC0B" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31180F5C" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0311FC57" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00481980" w:rsidRPr="00747D61" w14:paraId="0F770EC2" w14:textId="77777777" w:rsidTr="00FA625D">
+        <w:trPr>
+          <w:trHeight w:val="1334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="72AC1AD9" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8EE1FB" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37802A6F" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE8AC68" w14:textId="0CF60D38" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>28.07.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2AE194" w14:textId="57494E71" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="171CD5C4" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4841825D" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1433128A" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="065AE911" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68ABD5BD" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2333A614" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00481980" w:rsidRPr="00747D61" w14:paraId="355EB0D3" w14:textId="77777777" w:rsidTr="00FA625D">
+        <w:trPr>
+          <w:trHeight w:val="1334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13554C5E" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5F5DD5" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="479F8A3F" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8772DF" w14:textId="153D962A" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>11.08.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4EA2A3" w14:textId="325336F1" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>Przydatna do kąpieli</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC227F3" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F835BDD" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D67E4CF" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C1A387" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AB5314" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="479EE25C" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00481980" w:rsidRPr="00747D61" w14:paraId="3509AC28" w14:textId="77777777" w:rsidTr="00FA625D">
+        <w:trPr>
+          <w:trHeight w:val="1334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EEE9C3" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="684" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728A9307" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2057" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49376326" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CE384BD" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6841FD" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1564" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB88684" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B0D3650" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1280" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E99C64" w14:textId="77777777" w:rsidR="00481980" w:rsidRPr="00747D61" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1887" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51216F96" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2332" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC29D5F" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1899" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671BEAC0" w14:textId="77777777" w:rsidR="00481980" w:rsidRDefault="00481980" w:rsidP="000735BE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C8DFAE8" w14:textId="77777777" w:rsidR="00203626" w:rsidRPr="00747D61" w:rsidRDefault="00203626" w:rsidP="00DF4146">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9696,51 +10445,50 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>2) Wskazanie daty wykonania oceny oraz dołączenie hiperłącza lub linku do dokumentu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49DD6B8D" w14:textId="77777777" w:rsidR="00203626" w:rsidRPr="00747D61" w:rsidRDefault="00203626" w:rsidP="00DF4146">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747D61">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3) Wynik klasyfikacji wody w kąpielisku. Zgodnie z art. 344 ust. 1 pkt 2 ustawy z dnia 20 lipca 2017 r. – Prawo wodne – niedostateczna, dostateczna, dobra, doskonała.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E73E274" w14:textId="77777777" w:rsidR="00203626" w:rsidRPr="00747D61" w:rsidRDefault="00203626" w:rsidP="00DF4146">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00747D61">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>4) Wskazanie daty oraz czego dotyczy aktualizacja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC35B00" w14:textId="77777777" w:rsidR="00203626" w:rsidRPr="00747D61" w:rsidRDefault="00203626" w:rsidP="00DF4146">
       <w:pPr>
@@ -9828,79 +10576,79 @@
     </w:p>
     <w:p w14:paraId="789D67D8" w14:textId="77777777" w:rsidR="00203626" w:rsidRDefault="00203626" w:rsidP="00DF4146">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A5C5A0" w14:textId="77777777" w:rsidR="00203626" w:rsidRPr="00DF4146" w:rsidRDefault="00203626" w:rsidP="00DF4146">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="779B6436" w14:textId="77777777" w:rsidR="00203626" w:rsidRDefault="00203626"/>
     <w:sectPr w:rsidR="00203626" w:rsidSect="00DF4146">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="even" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A08330F" w14:textId="77777777" w:rsidR="004C6CEC" w:rsidRDefault="004C6CEC" w:rsidP="007145A2">
+    <w:p w14:paraId="14B414AE" w14:textId="77777777" w:rsidR="00D95CE4" w:rsidRDefault="00D95CE4" w:rsidP="007145A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59413E77" w14:textId="77777777" w:rsidR="004C6CEC" w:rsidRDefault="004C6CEC" w:rsidP="007145A2">
+    <w:p w14:paraId="5969F7E0" w14:textId="77777777" w:rsidR="00D95CE4" w:rsidRDefault="00D95CE4" w:rsidP="007145A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9932,61 +10680,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76EBAA65" w14:textId="77777777" w:rsidR="003D0E9B" w:rsidRDefault="003D0E9B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C18A4FB" w14:textId="77777777" w:rsidR="003D0E9B" w:rsidRDefault="003D0E9B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57C905D0" w14:textId="77777777" w:rsidR="004C6CEC" w:rsidRDefault="004C6CEC" w:rsidP="007145A2">
+    <w:p w14:paraId="4E45DA12" w14:textId="77777777" w:rsidR="00D95CE4" w:rsidRDefault="00D95CE4" w:rsidP="007145A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15FEA0D5" w14:textId="77777777" w:rsidR="004C6CEC" w:rsidRDefault="004C6CEC" w:rsidP="007145A2">
+    <w:p w14:paraId="6AF1A54E" w14:textId="77777777" w:rsidR="00D95CE4" w:rsidRDefault="00D95CE4" w:rsidP="007145A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5061290C" w14:textId="77777777" w:rsidR="003D0E9B" w:rsidRDefault="003D0E9B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01384C88" w14:textId="3437B46B" w:rsidR="007145A2" w:rsidRPr="00747D61" w:rsidRDefault="007145A2" w:rsidP="007145A2">
     <w:pPr>
@@ -10337,100 +11085,104 @@
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5C83875C" w14:textId="77777777" w:rsidR="007145A2" w:rsidRDefault="007145A2">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52995B64" w14:textId="77777777" w:rsidR="003D0E9B" w:rsidRDefault="003D0E9B">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF4146"/>
     <w:rsid w:val="000031FE"/>
     <w:rsid w:val="00020618"/>
     <w:rsid w:val="00071713"/>
     <w:rsid w:val="000735BE"/>
     <w:rsid w:val="000905C2"/>
     <w:rsid w:val="00106205"/>
     <w:rsid w:val="00125B08"/>
     <w:rsid w:val="00156539"/>
     <w:rsid w:val="00157650"/>
     <w:rsid w:val="00175864"/>
     <w:rsid w:val="00177D72"/>
     <w:rsid w:val="001E3012"/>
     <w:rsid w:val="00203626"/>
+    <w:rsid w:val="002318FC"/>
+    <w:rsid w:val="0023274D"/>
     <w:rsid w:val="00261615"/>
     <w:rsid w:val="002843DA"/>
     <w:rsid w:val="002C5E5E"/>
     <w:rsid w:val="00315056"/>
     <w:rsid w:val="00341706"/>
     <w:rsid w:val="003705D3"/>
     <w:rsid w:val="00376D8E"/>
     <w:rsid w:val="003819AB"/>
     <w:rsid w:val="003A2EAA"/>
     <w:rsid w:val="003D0E9B"/>
     <w:rsid w:val="00407F74"/>
+    <w:rsid w:val="00481980"/>
     <w:rsid w:val="004C6CEC"/>
     <w:rsid w:val="004C6FC9"/>
     <w:rsid w:val="004D6951"/>
     <w:rsid w:val="0050255C"/>
     <w:rsid w:val="00502575"/>
     <w:rsid w:val="00507364"/>
     <w:rsid w:val="005233B3"/>
     <w:rsid w:val="00540C31"/>
     <w:rsid w:val="00552709"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005C0267"/>
     <w:rsid w:val="005D68B7"/>
     <w:rsid w:val="005F3282"/>
     <w:rsid w:val="00614954"/>
     <w:rsid w:val="00622CC1"/>
     <w:rsid w:val="00630DAD"/>
     <w:rsid w:val="006717BD"/>
     <w:rsid w:val="00695883"/>
     <w:rsid w:val="00700D84"/>
     <w:rsid w:val="00706915"/>
     <w:rsid w:val="007145A2"/>
     <w:rsid w:val="00747D61"/>
     <w:rsid w:val="00772C40"/>
     <w:rsid w:val="007C08EA"/>
     <w:rsid w:val="007D68A9"/>
@@ -10448,50 +11200,51 @@
     <w:rsid w:val="009F02C3"/>
     <w:rsid w:val="00A25FBA"/>
     <w:rsid w:val="00A300AF"/>
     <w:rsid w:val="00A60895"/>
     <w:rsid w:val="00A743B4"/>
     <w:rsid w:val="00AA67F7"/>
     <w:rsid w:val="00B23839"/>
     <w:rsid w:val="00B2714B"/>
     <w:rsid w:val="00B66286"/>
     <w:rsid w:val="00B830E7"/>
     <w:rsid w:val="00BB5794"/>
     <w:rsid w:val="00BF0DAC"/>
     <w:rsid w:val="00C173AD"/>
     <w:rsid w:val="00C214FA"/>
     <w:rsid w:val="00C2605D"/>
     <w:rsid w:val="00C668BE"/>
     <w:rsid w:val="00C75F22"/>
     <w:rsid w:val="00CA1E53"/>
     <w:rsid w:val="00CA7582"/>
     <w:rsid w:val="00CD198E"/>
     <w:rsid w:val="00D031B8"/>
     <w:rsid w:val="00D42D35"/>
     <w:rsid w:val="00D77AF9"/>
     <w:rsid w:val="00D9145B"/>
     <w:rsid w:val="00D927B1"/>
+    <w:rsid w:val="00D95CE4"/>
     <w:rsid w:val="00DA0CF2"/>
     <w:rsid w:val="00DC570E"/>
     <w:rsid w:val="00DF4146"/>
     <w:rsid w:val="00E6701E"/>
     <w:rsid w:val="00E763CF"/>
     <w:rsid w:val="00EA6957"/>
     <w:rsid w:val="00EC4B83"/>
     <w:rsid w:val="00EE4E6D"/>
     <w:rsid w:val="00F0328D"/>
     <w:rsid w:val="00F37AC6"/>
     <w:rsid w:val="00F50A25"/>
     <w:rsid w:val="00FA404C"/>
     <w:rsid w:val="00FA625D"/>
     <w:rsid w:val="00FE7ED5"/>
     <w:rsid w:val="00FF1BDE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -11134,51 +11887,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="26680703">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psse-srem.pl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psse-srem.pl/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psse-srem.pl/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psse-srem.pl/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psse-srem.pl/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psse-srem.pl/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psse-srem.pl/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psse-srem.pl/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psse-srem.pl/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umsrem.bip.eur.pl/public/?id=195747" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -11444,66 +12197,66 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{920156D0-4688-442B-98BE-852D176710A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4864</Characters>
+  <Pages>7</Pages>
+  <Words>867</Words>
+  <Characters>5205</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5663</CharactersWithSpaces>
+  <CharactersWithSpaces>6060</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>megastore</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>