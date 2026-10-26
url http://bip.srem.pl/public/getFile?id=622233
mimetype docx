--- v0 (2026-05-16)
+++ v1 (2026-10-26)
@@ -5113,61 +5113,61 @@
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00444504" w:rsidRPr="00E63CFE" w:rsidSect="002C1082">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:headerReference w:type="first" r:id="rId19"/>
       <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03B25A61" w14:textId="77777777" w:rsidR="002133C9" w:rsidRDefault="002133C9" w:rsidP="001A148C">
+    <w:p w14:paraId="33A41B28" w14:textId="77777777" w:rsidR="00C8794D" w:rsidRDefault="00C8794D" w:rsidP="001A148C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35C672CE" w14:textId="77777777" w:rsidR="002133C9" w:rsidRDefault="002133C9" w:rsidP="001A148C">
+    <w:p w14:paraId="15FF76DC" w14:textId="77777777" w:rsidR="00C8794D" w:rsidRDefault="00C8794D" w:rsidP="001A148C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5199,61 +5199,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="525A89D7" w14:textId="77777777" w:rsidR="007C53EB" w:rsidRDefault="007C53EB">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F0510B9" w14:textId="77777777" w:rsidR="007C53EB" w:rsidRDefault="007C53EB">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D987029" w14:textId="77777777" w:rsidR="002133C9" w:rsidRDefault="002133C9" w:rsidP="001A148C">
+    <w:p w14:paraId="563CF815" w14:textId="77777777" w:rsidR="00C8794D" w:rsidRDefault="00C8794D" w:rsidP="001A148C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7010EFC2" w14:textId="77777777" w:rsidR="002133C9" w:rsidRDefault="002133C9" w:rsidP="001A148C">
+    <w:p w14:paraId="14DB38EF" w14:textId="77777777" w:rsidR="00C8794D" w:rsidRDefault="00C8794D" w:rsidP="001A148C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48600151" w14:textId="77777777" w:rsidR="007C53EB" w:rsidRDefault="007C53EB">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27612C4C" w14:textId="0A44069B" w:rsidR="001A148C" w:rsidRPr="00E63CFE" w:rsidRDefault="001A148C" w:rsidP="001A148C">
     <w:pPr>
@@ -5551,122 +5551,126 @@
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00531D19"/>
     <w:rsid w:val="0001349D"/>
     <w:rsid w:val="00080E83"/>
     <w:rsid w:val="000B3357"/>
     <w:rsid w:val="000B46D8"/>
     <w:rsid w:val="000C53E6"/>
     <w:rsid w:val="000D5495"/>
     <w:rsid w:val="00121604"/>
     <w:rsid w:val="001231BB"/>
     <w:rsid w:val="00161989"/>
     <w:rsid w:val="00174D51"/>
     <w:rsid w:val="001A148C"/>
     <w:rsid w:val="001A188C"/>
     <w:rsid w:val="001F1212"/>
     <w:rsid w:val="002133C9"/>
     <w:rsid w:val="00214279"/>
     <w:rsid w:val="00225FA9"/>
     <w:rsid w:val="00272757"/>
     <w:rsid w:val="002C1082"/>
     <w:rsid w:val="00315E81"/>
     <w:rsid w:val="00326439"/>
     <w:rsid w:val="00340EF6"/>
     <w:rsid w:val="003530DC"/>
     <w:rsid w:val="00366BEB"/>
+    <w:rsid w:val="0037388A"/>
     <w:rsid w:val="003E28E0"/>
     <w:rsid w:val="00444504"/>
     <w:rsid w:val="0047229C"/>
     <w:rsid w:val="004C5068"/>
+    <w:rsid w:val="004C6194"/>
     <w:rsid w:val="00531D19"/>
     <w:rsid w:val="0056612F"/>
     <w:rsid w:val="005661ED"/>
     <w:rsid w:val="00574482"/>
     <w:rsid w:val="00596CBC"/>
     <w:rsid w:val="005B2C0F"/>
     <w:rsid w:val="005C0267"/>
     <w:rsid w:val="005E5CDD"/>
     <w:rsid w:val="005E7593"/>
     <w:rsid w:val="00653CC4"/>
     <w:rsid w:val="00664B0E"/>
     <w:rsid w:val="00666BA8"/>
     <w:rsid w:val="006A0282"/>
     <w:rsid w:val="006A03A1"/>
     <w:rsid w:val="006B56E0"/>
     <w:rsid w:val="006E7022"/>
     <w:rsid w:val="00745F02"/>
     <w:rsid w:val="00756E94"/>
     <w:rsid w:val="00794A33"/>
     <w:rsid w:val="007C53EB"/>
     <w:rsid w:val="007D68A9"/>
     <w:rsid w:val="00810FCF"/>
     <w:rsid w:val="008347DD"/>
     <w:rsid w:val="008821F3"/>
     <w:rsid w:val="0089685D"/>
     <w:rsid w:val="008E04AB"/>
     <w:rsid w:val="008F1D2F"/>
     <w:rsid w:val="00970AA5"/>
     <w:rsid w:val="0098564A"/>
     <w:rsid w:val="009A3C54"/>
     <w:rsid w:val="00A34770"/>
     <w:rsid w:val="00AB3DDC"/>
     <w:rsid w:val="00B66498"/>
     <w:rsid w:val="00BA17CD"/>
     <w:rsid w:val="00C36A98"/>
     <w:rsid w:val="00C721A4"/>
     <w:rsid w:val="00C75A81"/>
+    <w:rsid w:val="00C8794D"/>
     <w:rsid w:val="00CC3A12"/>
     <w:rsid w:val="00CF115B"/>
     <w:rsid w:val="00D03B11"/>
     <w:rsid w:val="00D160D4"/>
     <w:rsid w:val="00D42D35"/>
     <w:rsid w:val="00D57F27"/>
     <w:rsid w:val="00D631EC"/>
     <w:rsid w:val="00D670E7"/>
     <w:rsid w:val="00D80C9C"/>
     <w:rsid w:val="00DA57D1"/>
     <w:rsid w:val="00E1372A"/>
     <w:rsid w:val="00E63CFE"/>
     <w:rsid w:val="00E773C6"/>
     <w:rsid w:val="00F37AC6"/>
     <w:rsid w:val="00F54C9D"/>
     <w:rsid w:val="00FB6430"/>
     <w:rsid w:val="00FE6120"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>