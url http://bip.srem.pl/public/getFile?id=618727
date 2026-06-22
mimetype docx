--- v0 (2026-05-02)
+++ v1 (2026-06-22)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="496DB4D3" w14:textId="77777777" w:rsidR="00120C54" w:rsidRDefault="00120C54" w:rsidP="00120C54">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="153D63"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="153D63"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="59BC52BA" wp14:editId="483E72B2">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="59BC52BA" wp14:editId="0475CD6F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>47625</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>95885</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1152525" cy="1597660"/>
             <wp:effectExtent l="0" t="0" r="9525" b="2540"/>
             <wp:wrapSquare wrapText="right"/>
             <wp:docPr id="644280112" name="Obraz 1" descr="Obraz zawierający Czcionka, Grafika, biały, clipart&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="644280112" name="Obraz 1" descr="Obraz zawierający Czcionka, Grafika, biały, clipart&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
@@ -174,100 +174,132 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="153D63"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, umsrem.bip.eur.pl </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0334F56F" w14:textId="77777777" w:rsidR="00120C54" w:rsidRPr="00120C54" w:rsidRDefault="00120C54" w:rsidP="00120C54">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:right="1407"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21B86065" w14:textId="2E290879" w:rsidR="00120C54" w:rsidRDefault="00120C54" w:rsidP="00120C54">
+    <w:p w14:paraId="21B86065" w14:textId="33BB7622" w:rsidR="00120C54" w:rsidRDefault="00120C54" w:rsidP="00120C54">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na podstawie art. 3</w:t>
       </w:r>
       <w:r w:rsidR="002851C5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ust. 1 i 2 ustawy z dnia 21 sierpnia 1997 r. o</w:t>
       </w:r>
       <w:r w:rsidR="00E124C4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>gospodarce nieruchomościami (Dz. U. z 2024 r. poz. 1145 ze zm.)</w:t>
+        <w:t>gospodarce nieruchomościami (Dz. U. z 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r. poz. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B23B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>399</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3956B798" w14:textId="77777777" w:rsidR="00120C54" w:rsidRDefault="00120C54" w:rsidP="00120C54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ECE15D7" w14:textId="5D11E234" w:rsidR="00120C54" w:rsidRDefault="002851C5" w:rsidP="00D75446">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="2127"/>
@@ -511,55 +543,55 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4867" w:type="pct"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="557"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2178"/>
+        <w:gridCol w:w="566"/>
+        <w:gridCol w:w="1844"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="2233"/>
       </w:tblGrid>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="0F755E7A" w14:textId="77777777" w:rsidTr="00423E23">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56962009" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
@@ -910,860 +942,1090 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3509B4A9" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/36</w:t>
+          <w:p w14:paraId="3509B4A9" w14:textId="27684BC8" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="506498CD" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1267 ha</w:t>
+          <w:p w14:paraId="506498CD" w14:textId="34CAC0BE" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,1</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>168</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E46CF68" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8FA7F1" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>367 000,00 zł</w:t>
+          <w:p w14:paraId="3D8FA7F1" w14:textId="183FDCBE" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="51C08AFD" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BD2FCF4" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283EDF1B" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/37</w:t>
+          <w:p w14:paraId="283EDF1B" w14:textId="1E0FF480" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F01C6B5" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1040 ha</w:t>
+          <w:p w14:paraId="0F01C6B5" w14:textId="602AFE88" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0940</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5230D48F" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="365764BE" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>301 000,00 zł</w:t>
+          <w:p w14:paraId="365764BE" w14:textId="0F358B07" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="002F4C8E" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>272</w:t>
+            </w:r>
+            <w:r w:rsidR="00423E23" w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="21E0AA5F" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A0EE10" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52D9DA11" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/38</w:t>
+          <w:p w14:paraId="52D9DA11" w14:textId="41A05361" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8F9A7E" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1070 ha</w:t>
+          <w:p w14:paraId="0A8F9A7E" w14:textId="2211E470" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0967</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42267EDB" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59DD8268" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>310 000,00 zł</w:t>
+          <w:p w14:paraId="59DD8268" w14:textId="48B42C3A" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="002F4C8E" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>280</w:t>
+            </w:r>
+            <w:r w:rsidR="00423E23" w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="26FF4A52" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42F4C924" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43D5409F" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/39</w:t>
+          <w:p w14:paraId="43D5409F" w14:textId="04A80699" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="671CE5BB" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1140 ha</w:t>
+          <w:p w14:paraId="671CE5BB" w14:textId="1AB5B829" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1036</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AA62C32" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33FA5E45" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>330 000,00 zł</w:t>
+          <w:p w14:paraId="33FA5E45" w14:textId="6B09EE6E" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="324BCAD3" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AD2E9AE" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="785B9365" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/41</w:t>
+          <w:p w14:paraId="785B9365" w14:textId="37145F8E" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C328C10" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1200 ha</w:t>
+          <w:p w14:paraId="6C328C10" w14:textId="2430A038" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>00 ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A34441C" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7225E193" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>347 000,00 zł</w:t>
+          <w:p w14:paraId="7225E193" w14:textId="0480AAA2" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="4604FE04" w14:textId="77777777" w:rsidTr="00423E23">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20B0D566" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
@@ -1773,1376 +2035,1796 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF76E3D" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/42</w:t>
+          <w:p w14:paraId="3AF76E3D" w14:textId="02CB2E7B" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="414CFF3D" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1005 ha</w:t>
+          <w:p w14:paraId="414CFF3D" w14:textId="513E65E8" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0915</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41E8A246" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A62C7A" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>291 000,00 zł</w:t>
+          <w:p w14:paraId="14A62C7A" w14:textId="3DF923B9" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>65</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="406107CE" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4891B40C" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18B50CF9" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/43</w:t>
+          <w:p w14:paraId="18B50CF9" w14:textId="18752F09" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74BF7369" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1000 ha</w:t>
+          <w:p w14:paraId="74BF7369" w14:textId="76E60EB4" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0903</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FBB83DE" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07BEDE41" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>290 000,00 zł</w:t>
+          <w:p w14:paraId="07BEDE41" w14:textId="2AADD27C" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="167DB9DB" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65753968" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D28473C" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/44</w:t>
+          <w:p w14:paraId="5D28473C" w14:textId="124BF265" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D41BDAF" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1000 ha</w:t>
+          <w:p w14:paraId="6D41BDAF" w14:textId="35F00E9A" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0903</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E16CA34" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B57E876" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>290 000,00 zł</w:t>
+          <w:p w14:paraId="1B57E876" w14:textId="2A88864A" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="002F4C8E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="1DFF8AD0" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="704FC8DE" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD9E356" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/45</w:t>
+          <w:p w14:paraId="3FD9E356" w14:textId="6167D07E" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24F3294B" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1000 ha</w:t>
+          <w:p w14:paraId="24F3294B" w14:textId="3B05AB8A" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0902</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F83EDED" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234B621C" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>290 000,00 zł</w:t>
+          <w:p w14:paraId="234B621C" w14:textId="41B1693A" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="746D969D" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F7D21B4" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E82F5EC" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/46</w:t>
+          <w:p w14:paraId="2E82F5EC" w14:textId="1780B80F" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71211834" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1000 ha</w:t>
+          <w:p w14:paraId="71211834" w14:textId="58222223" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0902</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DAA68F2" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D88CEAD" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>290 000,00 zł</w:t>
+          <w:p w14:paraId="2D88CEAD" w14:textId="034D928E" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="5656604A" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B380816" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9B01FF" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/47</w:t>
+          <w:p w14:paraId="1F9B01FF" w14:textId="39565D5C" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A84A7D" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1000 ha</w:t>
+          <w:p w14:paraId="18A84A7D" w14:textId="166DDD9D" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0901</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B3E4F64" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="707868B8" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>290 000,00 zł</w:t>
+          <w:p w14:paraId="707868B8" w14:textId="6F246949" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="119039E1" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AB8E40E" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3211B984" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/48</w:t>
+          <w:p w14:paraId="3211B984" w14:textId="04E1BE23" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D06BAEB" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1000 ha</w:t>
+          <w:p w14:paraId="6D06BAEB" w14:textId="52331BDC" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0901</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="363DAB87" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76EA3215" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>290 000,00 zł</w:t>
+          <w:p w14:paraId="76EA3215" w14:textId="4D1F1084" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>61</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00423E23" w:rsidRPr="00423E23" w14:paraId="0B7D7C9B" w14:textId="77777777" w:rsidTr="00423E23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65093617" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D6D09E4" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>1725/49</w:t>
+          <w:p w14:paraId="2D6D09E4" w14:textId="175D336D" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1725/</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B213B21" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>0,1195 ha</w:t>
+          <w:p w14:paraId="4B213B21" w14:textId="78822568" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0,1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54E64FE2" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00423E23">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>PO1M/00024983/9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2233" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22936459" w14:textId="77777777" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
-[...18 lines deleted...]
-              <w:t>346 000,00 zł</w:t>
+          <w:p w14:paraId="22936459" w14:textId="006F4C18" w:rsidR="00423E23" w:rsidRPr="00423E23" w:rsidRDefault="00423E23" w:rsidP="00423E23">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB34F8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00423E23">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>6 000,00 zł</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09944DE3" w14:textId="77777777" w:rsidR="00423E23" w:rsidRDefault="00423E23" w:rsidP="00915D1C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70244492" w14:textId="444A3D61" w:rsidR="004C2CD9" w:rsidRDefault="004C2CD9" w:rsidP="00CA3C1D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
@@ -3420,420 +4102,345 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC00F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>wykazem</w:t>
       </w:r>
       <w:r w:rsidR="00CC00F4" w:rsidRPr="00CC00F4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> udzielają pracownicy Zespołu Planowania Przestrzennego Urzędu Miejskiego w Śremie w godzinach pracy Urzędu, tel. 61 28 47 131.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E728B7C" w14:textId="1598BD83" w:rsidR="004C2CD9" w:rsidRPr="00E124C4" w:rsidRDefault="004C2CD9" w:rsidP="004C2CD9">
-[...1 lines deleted...]
-        <w:ind w:left="6"/>
+    <w:p w14:paraId="30352900" w14:textId="136DBDE1" w:rsidR="00315B30" w:rsidRDefault="00315B30" w:rsidP="00D75446">
+      <w:pPr>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58362B69" w14:textId="4DC43BC5" w:rsidR="00D75446" w:rsidRDefault="00315B30" w:rsidP="00854AEB">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="599DB464" w14:textId="77777777" w:rsidR="00CB34F8" w:rsidRDefault="00CB34F8" w:rsidP="00D75446">
+      <w:pPr>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315B30">
+    </w:p>
+    <w:p w14:paraId="6B989665" w14:textId="77777777" w:rsidR="00CB34F8" w:rsidRDefault="00CB34F8" w:rsidP="00D75446">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48215445" w14:textId="77777777" w:rsidR="00206FF1" w:rsidRDefault="00206FF1" w:rsidP="00D75446">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9A7D93" w14:textId="098668F9" w:rsidR="00206FF1" w:rsidRDefault="00206FF1" w:rsidP="00D75446">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46C66424" wp14:editId="7763E139">
-[...180 lines deleted...]
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B8D1EBD" wp14:editId="2EAABB21">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B8D1EBD" wp14:editId="3AE5BB15">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>70485</wp:posOffset>
+              <wp:posOffset>55880</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>8032598</wp:posOffset>
+              <wp:posOffset>2105609</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1353820" cy="460375"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="2027356347" name="Obraz 2" descr="Obraz zawierający Czcionka, logo, Grafika, tekst&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2027356347" name="Obraz 2" descr="Obraz zawierający Czcionka, logo, Grafika, tekst&#10;&#10;Zawartość wygenerowana przez sztuczną inteligencję może być niepoprawna."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1353820" cy="460375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00D75446" w:rsidRPr="00616A54">
+    </w:p>
+    <w:p w14:paraId="1AB73E75" w14:textId="591FAD87" w:rsidR="00206FF1" w:rsidRDefault="00206FF1" w:rsidP="00D75446">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C07E67" w14:textId="419194C3" w:rsidR="00206FF1" w:rsidRDefault="00206FF1" w:rsidP="00D75446">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A366303" w14:textId="77777777" w:rsidR="00CB34F8" w:rsidRDefault="00CB34F8" w:rsidP="00D75446">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="311A63CD" w14:textId="0D2041D0" w:rsidR="00D75446" w:rsidRPr="00616A54" w:rsidRDefault="00D75446" w:rsidP="00D75446">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Zdjęto dnia .... ……………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D75446">
+      </w:pPr>
+      <w:r w:rsidRPr="00616A54">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D75446" w:rsidRPr="00616A54">
+        <w:t xml:space="preserve">Wykaz wywieszono dnia ....... </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB34F8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>……. 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D75446">
+        <w:t>maja</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616A54">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF1874">
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D75446" w:rsidRPr="00616A54">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1874">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616A54">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A718791" w14:textId="5DF7E12D" w:rsidR="000C1AD0" w:rsidRPr="00891161" w:rsidRDefault="00D75446" w:rsidP="000C62F6">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00616A54">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Zdjęto dnia .... ……………</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616A54">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>……. 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1874">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00616A54">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> r</w:t>
       </w:r>
-      <w:r w:rsidR="00D75446">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="000C1AD0" w:rsidRPr="00891161" w:rsidSect="00E124C4">
-      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1274" w:bottom="709" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1387B542" w14:textId="77777777" w:rsidR="007E43B7" w:rsidRDefault="007E43B7">
+    <w:p w14:paraId="7145AC6F" w14:textId="77777777" w:rsidR="00A240B5" w:rsidRDefault="00A240B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E80A516" w14:textId="77777777" w:rsidR="007E43B7" w:rsidRDefault="007E43B7">
+    <w:p w14:paraId="0B62383E" w14:textId="77777777" w:rsidR="00A240B5" w:rsidRDefault="00A240B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3866,58 +4473,58 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00478BC2" w14:textId="77777777" w:rsidR="00FE2A0A" w:rsidRDefault="00FE2A0A" w:rsidP="003124A9">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04EB9844" w14:textId="77777777" w:rsidR="007E43B7" w:rsidRDefault="007E43B7">
+    <w:p w14:paraId="20EFF0CD" w14:textId="77777777" w:rsidR="00A240B5" w:rsidRDefault="00A240B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C40E475" w14:textId="77777777" w:rsidR="007E43B7" w:rsidRDefault="007E43B7">
+    <w:p w14:paraId="7EEAAE3C" w14:textId="77777777" w:rsidR="00A240B5" w:rsidRDefault="00A240B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42BE443F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9226F36"/>
     <w:lvl w:ilvl="0" w:tplc="FA34292E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
@@ -4331,306 +4938,312 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF4DA8"/>
     <w:rsid w:val="00000618"/>
     <w:rsid w:val="000248C8"/>
     <w:rsid w:val="00033B4A"/>
     <w:rsid w:val="000415D9"/>
     <w:rsid w:val="000667D5"/>
     <w:rsid w:val="000675BB"/>
     <w:rsid w:val="00081528"/>
     <w:rsid w:val="00081C6F"/>
     <w:rsid w:val="0008693A"/>
     <w:rsid w:val="000A7A87"/>
     <w:rsid w:val="000B5BF4"/>
     <w:rsid w:val="000C009D"/>
     <w:rsid w:val="000C1AD0"/>
     <w:rsid w:val="000C2471"/>
     <w:rsid w:val="000C62F6"/>
     <w:rsid w:val="000D7C69"/>
     <w:rsid w:val="000E7F88"/>
     <w:rsid w:val="00102F41"/>
     <w:rsid w:val="00120C54"/>
     <w:rsid w:val="00130EEA"/>
     <w:rsid w:val="00141735"/>
     <w:rsid w:val="00143F70"/>
     <w:rsid w:val="001630A7"/>
     <w:rsid w:val="001674C8"/>
     <w:rsid w:val="00172252"/>
     <w:rsid w:val="00180315"/>
     <w:rsid w:val="0018465D"/>
     <w:rsid w:val="00185A51"/>
     <w:rsid w:val="00196914"/>
     <w:rsid w:val="001B0041"/>
     <w:rsid w:val="001B2425"/>
     <w:rsid w:val="001B47A9"/>
     <w:rsid w:val="001C725A"/>
     <w:rsid w:val="001E6540"/>
+    <w:rsid w:val="00206FF1"/>
     <w:rsid w:val="00207455"/>
     <w:rsid w:val="00226092"/>
     <w:rsid w:val="0023044E"/>
     <w:rsid w:val="002349D5"/>
     <w:rsid w:val="002452A5"/>
     <w:rsid w:val="002642F6"/>
     <w:rsid w:val="00277BE0"/>
     <w:rsid w:val="002851C5"/>
     <w:rsid w:val="00297701"/>
     <w:rsid w:val="002A7A69"/>
     <w:rsid w:val="002A7C02"/>
     <w:rsid w:val="002A7F2C"/>
     <w:rsid w:val="002D0108"/>
     <w:rsid w:val="002D4D29"/>
     <w:rsid w:val="002E178B"/>
+    <w:rsid w:val="002F4C8E"/>
     <w:rsid w:val="003124A9"/>
     <w:rsid w:val="00315B30"/>
     <w:rsid w:val="00325647"/>
     <w:rsid w:val="0033047A"/>
     <w:rsid w:val="00332D6C"/>
     <w:rsid w:val="00334589"/>
     <w:rsid w:val="003558CF"/>
     <w:rsid w:val="00360487"/>
     <w:rsid w:val="00375F34"/>
     <w:rsid w:val="003A417B"/>
     <w:rsid w:val="003C13F7"/>
     <w:rsid w:val="003E0502"/>
     <w:rsid w:val="003E0827"/>
     <w:rsid w:val="003F3B14"/>
     <w:rsid w:val="004045A5"/>
     <w:rsid w:val="00423E23"/>
     <w:rsid w:val="004318AF"/>
     <w:rsid w:val="00441368"/>
     <w:rsid w:val="004631EB"/>
     <w:rsid w:val="00487074"/>
     <w:rsid w:val="004A29F9"/>
     <w:rsid w:val="004A3403"/>
     <w:rsid w:val="004A3880"/>
     <w:rsid w:val="004B1692"/>
     <w:rsid w:val="004B5281"/>
     <w:rsid w:val="004C04F9"/>
     <w:rsid w:val="004C2CD9"/>
     <w:rsid w:val="004D02F6"/>
     <w:rsid w:val="004F1D2A"/>
     <w:rsid w:val="004F3C0E"/>
     <w:rsid w:val="004F55C5"/>
     <w:rsid w:val="00506F86"/>
     <w:rsid w:val="005073DC"/>
     <w:rsid w:val="0051518D"/>
     <w:rsid w:val="00560548"/>
     <w:rsid w:val="00565806"/>
     <w:rsid w:val="00573E3F"/>
     <w:rsid w:val="00584B6C"/>
     <w:rsid w:val="005A1BF6"/>
     <w:rsid w:val="005B40FE"/>
-    <w:rsid w:val="005C0379"/>
     <w:rsid w:val="005D13EE"/>
     <w:rsid w:val="005D664C"/>
     <w:rsid w:val="005D73C7"/>
     <w:rsid w:val="005F39B6"/>
     <w:rsid w:val="005F62F6"/>
     <w:rsid w:val="006006B4"/>
     <w:rsid w:val="006243E1"/>
     <w:rsid w:val="006271E3"/>
     <w:rsid w:val="006346AC"/>
     <w:rsid w:val="0063502E"/>
-    <w:rsid w:val="00677D5D"/>
     <w:rsid w:val="00690BA9"/>
     <w:rsid w:val="006915CA"/>
     <w:rsid w:val="006A23CC"/>
     <w:rsid w:val="006A7A9A"/>
     <w:rsid w:val="006D37F7"/>
     <w:rsid w:val="006D53F8"/>
     <w:rsid w:val="0070436C"/>
     <w:rsid w:val="00721492"/>
     <w:rsid w:val="007563CD"/>
     <w:rsid w:val="007703AB"/>
     <w:rsid w:val="00772661"/>
     <w:rsid w:val="00783ECA"/>
     <w:rsid w:val="007869D4"/>
     <w:rsid w:val="0079417F"/>
+    <w:rsid w:val="007A18B0"/>
     <w:rsid w:val="007A3251"/>
     <w:rsid w:val="007A38F7"/>
     <w:rsid w:val="007B7E43"/>
-    <w:rsid w:val="007E43B7"/>
     <w:rsid w:val="007F0024"/>
     <w:rsid w:val="007F6CFC"/>
     <w:rsid w:val="007F7848"/>
     <w:rsid w:val="00800FA1"/>
     <w:rsid w:val="008129D9"/>
     <w:rsid w:val="00824919"/>
     <w:rsid w:val="0082747F"/>
     <w:rsid w:val="00835640"/>
     <w:rsid w:val="0084360E"/>
     <w:rsid w:val="00854AEB"/>
     <w:rsid w:val="008571A2"/>
     <w:rsid w:val="008802C1"/>
     <w:rsid w:val="00891161"/>
     <w:rsid w:val="008B7BB0"/>
     <w:rsid w:val="008D07FC"/>
     <w:rsid w:val="0090322E"/>
     <w:rsid w:val="00915D1C"/>
     <w:rsid w:val="00932939"/>
     <w:rsid w:val="00940494"/>
     <w:rsid w:val="009517A4"/>
     <w:rsid w:val="009541C1"/>
     <w:rsid w:val="009677A3"/>
     <w:rsid w:val="009708F3"/>
     <w:rsid w:val="00972CDD"/>
     <w:rsid w:val="009735CE"/>
     <w:rsid w:val="00973EBE"/>
     <w:rsid w:val="00976043"/>
     <w:rsid w:val="009A27EB"/>
     <w:rsid w:val="009A2896"/>
     <w:rsid w:val="009A5D61"/>
     <w:rsid w:val="009A62B1"/>
     <w:rsid w:val="009A7BBD"/>
     <w:rsid w:val="009A7C32"/>
     <w:rsid w:val="009B031F"/>
+    <w:rsid w:val="009B23B5"/>
     <w:rsid w:val="009D7127"/>
     <w:rsid w:val="009F0458"/>
     <w:rsid w:val="009F0C48"/>
     <w:rsid w:val="00A04855"/>
     <w:rsid w:val="00A12BBD"/>
+    <w:rsid w:val="00A240B5"/>
     <w:rsid w:val="00A24CCC"/>
     <w:rsid w:val="00A26FCA"/>
     <w:rsid w:val="00A4086A"/>
     <w:rsid w:val="00A61990"/>
     <w:rsid w:val="00A915C0"/>
     <w:rsid w:val="00A96401"/>
     <w:rsid w:val="00AB0693"/>
     <w:rsid w:val="00AB7261"/>
     <w:rsid w:val="00AC76DC"/>
     <w:rsid w:val="00AE5F86"/>
     <w:rsid w:val="00AF1874"/>
     <w:rsid w:val="00AF2F99"/>
     <w:rsid w:val="00AF4A07"/>
     <w:rsid w:val="00AF5EE0"/>
     <w:rsid w:val="00B07281"/>
     <w:rsid w:val="00B25120"/>
     <w:rsid w:val="00B4441A"/>
     <w:rsid w:val="00B474AF"/>
     <w:rsid w:val="00B566A2"/>
     <w:rsid w:val="00B65D62"/>
     <w:rsid w:val="00B97B68"/>
     <w:rsid w:val="00BA13AD"/>
+    <w:rsid w:val="00BA340E"/>
     <w:rsid w:val="00BB1766"/>
+    <w:rsid w:val="00BB54B6"/>
     <w:rsid w:val="00BB7DA4"/>
     <w:rsid w:val="00C00115"/>
     <w:rsid w:val="00C2184E"/>
     <w:rsid w:val="00C23AAE"/>
     <w:rsid w:val="00C46077"/>
     <w:rsid w:val="00C472E6"/>
     <w:rsid w:val="00C523B5"/>
     <w:rsid w:val="00C750E9"/>
     <w:rsid w:val="00C75326"/>
     <w:rsid w:val="00C8124A"/>
     <w:rsid w:val="00C91471"/>
     <w:rsid w:val="00CA3C1D"/>
+    <w:rsid w:val="00CB34F8"/>
     <w:rsid w:val="00CC00F4"/>
     <w:rsid w:val="00CC0492"/>
     <w:rsid w:val="00CC239F"/>
     <w:rsid w:val="00CD017A"/>
     <w:rsid w:val="00CF0897"/>
     <w:rsid w:val="00CF0FD0"/>
     <w:rsid w:val="00CF2A3D"/>
+    <w:rsid w:val="00CF61F2"/>
     <w:rsid w:val="00D12B2E"/>
     <w:rsid w:val="00D30A6D"/>
     <w:rsid w:val="00D35CAE"/>
     <w:rsid w:val="00D45CA7"/>
     <w:rsid w:val="00D55F2A"/>
     <w:rsid w:val="00D573E2"/>
     <w:rsid w:val="00D75446"/>
     <w:rsid w:val="00D77A68"/>
     <w:rsid w:val="00DA795E"/>
     <w:rsid w:val="00DB358C"/>
     <w:rsid w:val="00DD2B2B"/>
     <w:rsid w:val="00DF10C6"/>
     <w:rsid w:val="00DF2AEB"/>
     <w:rsid w:val="00E0267E"/>
     <w:rsid w:val="00E124C4"/>
     <w:rsid w:val="00E2103A"/>
     <w:rsid w:val="00E35132"/>
     <w:rsid w:val="00E445B7"/>
     <w:rsid w:val="00E557AE"/>
     <w:rsid w:val="00E70B51"/>
     <w:rsid w:val="00E7224D"/>
     <w:rsid w:val="00E85E7D"/>
     <w:rsid w:val="00E87940"/>
     <w:rsid w:val="00ED5420"/>
     <w:rsid w:val="00EE0910"/>
     <w:rsid w:val="00EF0496"/>
     <w:rsid w:val="00EF4528"/>
     <w:rsid w:val="00EF4DA8"/>
     <w:rsid w:val="00F004A4"/>
     <w:rsid w:val="00F0085B"/>
     <w:rsid w:val="00F056BA"/>
     <w:rsid w:val="00F45AF2"/>
     <w:rsid w:val="00F4751E"/>
+    <w:rsid w:val="00F47D67"/>
     <w:rsid w:val="00FA3E74"/>
     <w:rsid w:val="00FC2AE9"/>
     <w:rsid w:val="00FE0003"/>
     <w:rsid w:val="00FE2A0A"/>
     <w:rsid w:val="00FE2FD7"/>
     <w:rsid w:val="00FE3350"/>
     <w:rsid w:val="00FF54E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -5259,51 +5872,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="465440287">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urzad@srem.pl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:urzad@srem.pl" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5552,70 +6165,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>378</Words>
-  <Characters>2274</Characters>
+  <Words>377</Words>
+  <Characters>2263</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2647</CharactersWithSpaces>
+  <CharactersWithSpaces>2635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marcin Sawicki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>